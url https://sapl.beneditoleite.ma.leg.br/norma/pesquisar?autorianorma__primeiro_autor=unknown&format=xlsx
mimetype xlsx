--- v0 (2026-01-16)
+++ v1 (2026-04-17)
@@ -48,368 +48,368 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/28/projeto_legislativo_06-2025_titulo_de_cidadao_maria_das_neves.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/28/projeto_legislativo_06-2025_titulo_de_cidadao_maria_das_neves.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Beneleitense à lIma. Sra. Maria Das Neves Nunes Vieira Macedo.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/27/projeto_legislativo_05-2025_titulo_de_cidadao_nelma.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/27/projeto_legislativo_05-2025_titulo_de_cidadao_nelma.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Beneleitense à lima. Sra. Nelma Trajano Valvassori.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/26/projeto_legislativo_04-2025_titulo_de_cidadao_thaymoon.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/26/projeto_legislativo_04-2025_titulo_de_cidadao_thaymoon.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Beneleitense ao limo. Sr. Thaymoon Angelo Valvassori.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/25/projeto_legislativo_03-2025_titulo_de_cidadao_roberto.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/25/projeto_legislativo_03-2025_titulo_de_cidadao_roberto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Beneleitense a o Ilmo. Sr. Roberto Savigne Silveira.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/24/projeto_legislativo_02-2025_titulo_de_cidadao_afonso_alves.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/24/projeto_legislativo_02-2025_titulo_de_cidadao_afonso_alves.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao lImo. Sr. Afonso Alves Portelada.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/23/decreto012025.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/23/decreto012025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as consignações facultativas em folha de pagamento dos servidores ativos da administração pública direta e indireta do poder legislativo do município Benedito Leite-MA</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>Resolução Interna</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2024/22/resolucao_subsidio_2025.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2024/22/resolucao_subsidio_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos subsídios dos vereadores da Câmara Municipal de Benedito Leite, para a legislatura 2025 a 2028, e dá outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso a informações, previsto no inciso XXXIII do art. 5° no inciso II do §3°do art. 37 e no §2° do art. 216 da Constituição Federal e na Lei_x000D_
 Federal 12.527 de 18 de novembro de 2011, cria o serviço de informações ao cidadão no âmbito da Câmara Municipal e da outras providencias.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2023/21/decreto_003_etp.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2023/21/decreto_003_etp.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração dos Estudos Técnicos Preliminares - ETP - para a aquisição de bens e a contratação de serviços e obras, no âmbito da Câmara Municipal de Benedito Leite-MA.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2023/19/decreto_002_pca.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2023/19/decreto_002_pca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração do Plano de Contratações Anual a que se refere a Lei nº 14.133/2021, no âmbito da Câmara Municipal de Benedito Leite-MA.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2023/20/decreto_001_nova_lei_de_licitacoes.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2023/20/decreto_001_nova_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei nº 14.133/2021, no âmbito da Câmara Municipal de Benedito Leite - MA.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/14/resolucao_n_003-2022_camara_municipal_b_leite_assinada.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/14/resolucao_n_003-2022_camara_municipal_b_leite_assinada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração e a nova redação ao art. 6°, caput, acrescentando o § 4°, no Regimento Interno da Câmara Municipal de Benedito Leite- MA.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>LO</t>
   </si>
   <si>
     <t>Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/16/lei_municipalno_183-2022_-_loa_2023_com_anexos.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/16/lei_municipalno_183-2022_-_loa_2023_com_anexos.pdf</t>
   </si>
   <si>
     <t>LOA - Estima a receita e fixa a despesa do município de BENEDITO LEITE para o exercício financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/13/2022_lei_municipal_no_182-2022-politica_municipal_do_idoso.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/13/2022_lei_municipal_no_182-2022-politica_municipal_do_idoso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal do Idoso, e institui o Fundo Municipal da Pessoa Idosa do Município de Benedito Leite/MA e dá outras Providências.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/12/2022_lei_municipal_no_181-2022-dmdc.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/12/2022_lei_municipal_no_181-2022-dmdc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/11/2022_lei_no_180-2022_ldo_2022-2023.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/11/2022_lei_no_180-2022_ldo_2022-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias (LDO) para o exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Regimento Interno</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/15/regimento_interno_da_camara_de_benedito_leite.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/15/regimento_interno_da_camara_de_benedito_leite.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal de Benedito Leite</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2021/10/lei_n_177_de_27_de_outubro_de_2021_ppa_2022-2025.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2021/10/lei_n_177_de_27_de_outubro_de_2021_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2021/7/lei_no_175_junho_de_2021_ldo_mais_anexo.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2021/7/lei_no_175_junho_de_2021_ldo_mais_anexo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias (LDO) para o exercício financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2021/3/decreto_legislativo_03-2021.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2021/3/decreto_legislativo_03-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limitação das atividades e dos serviços prestados pela Câmara de Vereadores de Benedito Leite-MA, em razão da prevenção e do combate a Pandemia do Covid-19, e do Decreto do Executivo Municipal n° 08/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Decreto Municipal</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2021/4/decreto_municipal-008-2021.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2021/4/decreto_municipal-008-2021.pdf</t>
   </si>
   <si>
     <t>Decreta medidas de enfrentamento a Pandemia do Covid-19 e dá outras providências.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2021/6/lei_no_174_de_26_de_bril_de_2021_cacs_fundeb.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2021/6/lei_no_174_de_26_de_bril_de_2021_cacs_fundeb.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS - FUNDEB, em conformidade com o artigo 2021-A da Constituição Federal, regulamentado na forma da Lei Federal n° 14.113, de 25 de dezembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2017/8/lei_137-2017_-_oficial_famem.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2017/8/lei_137-2017_-_oficial_famem.pdf</t>
   </si>
   <si>
     <t>Adota o Diário Oficial dos Municípios do Estado do Maranhão, instituído e administrado pela FAMEM, como meio oficial de comunicação dos atos_x000D_
 normativos e administrativos do Município de Benedito Leite-MA.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2015/5/lei_no_124_de_18_de_maio_de_2015_estrutura_administrativa.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2015/5/lei_no_124_de_18_de_maio_de_2015_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Administrativa e sobre o Quadro de Pessoal da Câmara Municipal de Benedito Leite, Estado do Maranhão, e dá outras providências.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2014/18/lei-125-2015-diarias_camara.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2014/18/lei-125-2015-diarias_camara.pdf</t>
   </si>
   <si>
     <t>Lei N° 125, de 18 de maio de 2014 - Dispõe sobre pagamento de Diárias, Indenizações de Transporte e dá outras providências.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2002/9/regimento_interno_da_camara_de_benedito_leite.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2002/9/regimento_interno_da_camara_de_benedito_leite.pdf</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>LOM</t>
   </si>
   <si>
     <t>Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/1990/1/lei_organica_benedito_leite.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/1990/1/lei_organica_benedito_leite.pdf</t>
   </si>
   <si>
     <t>Lei Orgânica do Município de Benedito Leite, Estado do Maranhão.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -716,67 +716,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/28/projeto_legislativo_06-2025_titulo_de_cidadao_maria_das_neves.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/27/projeto_legislativo_05-2025_titulo_de_cidadao_nelma.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/26/projeto_legislativo_04-2025_titulo_de_cidadao_thaymoon.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/25/projeto_legislativo_03-2025_titulo_de_cidadao_roberto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/24/projeto_legislativo_02-2025_titulo_de_cidadao_afonso_alves.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/23/decreto012025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2024/22/resolucao_subsidio_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2023/21/decreto_003_etp.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2023/19/decreto_002_pca.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2023/20/decreto_001_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/14/resolucao_n_003-2022_camara_municipal_b_leite_assinada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/16/lei_municipalno_183-2022_-_loa_2023_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/13/2022_lei_municipal_no_182-2022-politica_municipal_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/12/2022_lei_municipal_no_181-2022-dmdc.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/11/2022_lei_no_180-2022_ldo_2022-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/15/regimento_interno_da_camara_de_benedito_leite.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2021/10/lei_n_177_de_27_de_outubro_de_2021_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2021/7/lei_no_175_junho_de_2021_ldo_mais_anexo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2021/3/decreto_legislativo_03-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2021/4/decreto_municipal-008-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2021/6/lei_no_174_de_26_de_bril_de_2021_cacs_fundeb.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2017/8/lei_137-2017_-_oficial_famem.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2015/5/lei_no_124_de_18_de_maio_de_2015_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2014/18/lei-125-2015-diarias_camara.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2002/9/regimento_interno_da_camara_de_benedito_leite.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/1990/1/lei_organica_benedito_leite.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/28/projeto_legislativo_06-2025_titulo_de_cidadao_maria_das_neves.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/27/projeto_legislativo_05-2025_titulo_de_cidadao_nelma.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/26/projeto_legislativo_04-2025_titulo_de_cidadao_thaymoon.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/25/projeto_legislativo_03-2025_titulo_de_cidadao_roberto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/24/projeto_legislativo_02-2025_titulo_de_cidadao_afonso_alves.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2025/23/decreto012025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2024/22/resolucao_subsidio_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2023/21/decreto_003_etp.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2023/19/decreto_002_pca.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2023/20/decreto_001_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/14/resolucao_n_003-2022_camara_municipal_b_leite_assinada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/16/lei_municipalno_183-2022_-_loa_2023_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/13/2022_lei_municipal_no_182-2022-politica_municipal_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/12/2022_lei_municipal_no_181-2022-dmdc.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/11/2022_lei_no_180-2022_ldo_2022-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2022/15/regimento_interno_da_camara_de_benedito_leite.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2021/10/lei_n_177_de_27_de_outubro_de_2021_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2021/7/lei_no_175_junho_de_2021_ldo_mais_anexo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2021/3/decreto_legislativo_03-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2021/4/decreto_municipal-008-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2021/6/lei_no_174_de_26_de_bril_de_2021_cacs_fundeb.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2017/8/lei_137-2017_-_oficial_famem.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2015/5/lei_no_124_de_18_de_maio_de_2015_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2014/18/lei-125-2015-diarias_camara.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/2002/9/regimento_interno_da_camara_de_benedito_leite.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/normajuridica/1990/1/lei_organica_benedito_leite.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="133.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="132.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>