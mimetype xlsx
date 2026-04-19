--- v0 (2026-01-17)
+++ v1 (2026-04-19)
@@ -51,78 +51,78 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2025/87/projeto_de_lei_no_001-2025_projeto_e_justificativa.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2025/87/projeto_de_lei_no_001-2025_projeto_e_justificativa.pdf</t>
   </si>
   <si>
     <t>que dispõe sobre o Reajuste do Piso Salarial  dos Profissionais do Magistério Público Municipal para o Exército de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Benedito Leite - PMBL</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2025/88/projeto_de_lei_no_002-2025_projeto_e_justificativa.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2025/88/projeto_de_lei_no_002-2025_projeto_e_justificativa.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a criação do Sistema de Segurança Alimentar e Nutricional do Município de Benedito Leite, Estado do Maranhão, com vistas a assegurar o Direito Humano à Alimentação Adequada, revogando a Lei Nº 171, de 19 de Junho de 2020, e da outras providências.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/</t>
   </si>
   <si>
     <t>dispõe sobre A Contratação de pessoas por tempo determinado, para atender a necessidade temporária de excepcional interesse público, nos termos da Lei Orgânica Municipal, Constituição Federal do Brasil e dá Outras Providências.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>altera a Lei Municipal N°162, de 06 de setembro de 2019, para modificar os valores do benefício concedidos pelo programa Bolsa Família Municipal — BFM no município de Benedito Leite-MA.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Dispõe sobre a Reorganização administrativa do poder executivo do municipal de Benedito Leite no âmbito da administração direta e dá outras providências</t>
   </si>
   <si>
     <t>94</t>
   </si>
@@ -159,69 +159,69 @@
   <si>
     <t>dispõe sobre "O Programa Municipal de Incentivo a Estudantes do Ensino Superior e do EJAI no Município de Benedito Leite-MA e dá outras providências."</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Dispõe sobre "A Abertura de Crédito Adicional Especial com a Finalidade de Cobrir as Despesas com a Construção de Casas Populares.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>Câmara Municipal de Benedito Leite - CMBL</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2025/89/decreto012025.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2025/89/decreto012025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as consignações facultativas em folha de pagamento dos servidores ativos da administração pública direta e indireta do poder legislativo do município Benedito Leite-MA</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>RAVENA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2025/103/resolucao_01-2025_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2025/103/resolucao_01-2025_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Cria a Procuradoria da Mulher no âmbito da Câmara Municipal de Benedito Leite.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>BRUNO GUIMARÃES</t>
   </si>
   <si>
     <t>Dispõe sobre "O dia Municipal do Ciclista, no âmbito do município de Benedito Leite-MA, a ser comemorado no terceiro domingo de julho, de dá outras providências.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>IND</t>
   </si>
@@ -657,68 +657,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2025/87/projeto_de_lei_no_001-2025_projeto_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2025/88/projeto_de_lei_no_002-2025_projeto_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2025/89/decreto012025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2025/103/resolucao_01-2025_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2025/87/projeto_de_lei_no_001-2025_projeto_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2025/88/projeto_de_lei_no_002-2025_projeto_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2025/89/decreto012025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2025/103/resolucao_01-2025_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>