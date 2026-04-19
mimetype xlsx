--- v0 (2026-01-17)
+++ v1 (2026-04-19)
@@ -51,219 +51,219 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes Orçamentárias - LDO para 2022 e dá outras providências</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Benedito Leite - PMBL</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/14/projeto_de_lei_no_006_loa_2022.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/14/projeto_de_lei_no_006_loa_2022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Benedito Leite para o exercício financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_007-2021.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_007-2021.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio mensal do Procurador do Município de Benedito Leite para Janeiro de 2022.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_n_09_2021.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_n_09_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a protestar as certidões de dívidas ativa dos créditos tributários e não tributários do Município.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gilmar da Lizete</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/10/indicativo_de_lei_vereador_gilmar_rodrigues.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/10/indicativo_de_lei_vereador_gilmar_rodrigues.pdf</t>
   </si>
   <si>
     <t>Indica criação de projeto de lei que regulamenta a vaquejada como prática desportiva e cultural e eleva a vaquejada e suas respectivas expressões artísticos-culturais à condição de manifestação cultural municipal e de patrimônio imaterial do Município de Benedito Leite, estado do Maranhão</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/6/projeto_de_lei_dia_municipal_do_evangelico.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/6/projeto_de_lei_dia_municipal_do_evangelico.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal do "Dia do Evangélico" e dispõe sobre feriado municipal</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Abono- FUNDEB, em caráter excepcional, no exercício 2021, aos profissionais da educação básica da rede municipal de ensino, e dá outras providências</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Cleighton Barros</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/2/requerimento_01_vereador_cleighton_portarias.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/2/requerimento_01_vereador_cleighton_portarias.pdf</t>
   </si>
   <si>
     <t>Requer as portarias de nomeações dos secretários municipais</t>
   </si>
   <si>
     <t>JOÃO PAULO BORGES</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/3/requerimento_01_vereador_joao_paulo.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/3/requerimento_01_vereador_joao_paulo.pdf</t>
   </si>
   <si>
     <t>Solicita acesso às informações referentes ao uso do maquinário da prefeitura municipal em obras de interesse coletivo</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/4/requerimento_02_vereador_joao_paulo.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/4/requerimento_02_vereador_joao_paulo.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão da aba "Folha de Pagamento" no portal da transparência da Prefeitura de Benedito Leite</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/5/requerimento_03_vereador_joao_paulo.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/5/requerimento_03_vereador_joao_paulo.pdf</t>
   </si>
   <si>
     <t>Indica que sejam tomadas providência com vistas à reforma do ginásio poliesportivo localizado à Rua da Alegria ao lado do Estádio José Porfiro Filho</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/7/requerimento_04_vereador_joao_paulo.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/7/requerimento_04_vereador_joao_paulo.pdf</t>
   </si>
   <si>
     <t>Indica a implantação do curso de informática como um diferencial no currículo dos jovens e adultos da nossa comunidade quue queiram melhor se inserir no mercado de trabalho</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/8/requerimento_05_vereador_joao_paulo.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/8/requerimento_05_vereador_joao_paulo.pdf</t>
   </si>
   <si>
     <t>Indica solução para o problema da falta de iluminação na estrada da ponte que dar acesso à cidade de Uruçuí-PI, na parte pertecente ao município de Benedito Leite-MA</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_06_vereador_joao_paulo.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_06_vereador_joao_paulo.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza, retomada e conclusão das obras das escolas que ficam localizadas no Bairro São Paulo e Bairro São José, em Benedito Leite-MA</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Genivaldo Santiago</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/11/requerimento_genivaldo.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/11/requerimento_genivaldo.pdf</t>
   </si>
   <si>
     <t>Requer Título de Cidadão Honorário para o Pastor Josias Macêdo Silva.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Requer a concessão de Título de Cidadão Honorário para o Pastor Ricardo Alves de Sousa</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento_cleighton_cidadao_honorario_.pdf</t>
+    <t>http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento_cleighton_cidadao_honorario_.pdf</t>
   </si>
   <si>
     <t>Requer a concessão de Título de Cidadão Honorário para Péricles Augusto Almeida Rocha.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -570,68 +570,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/14/projeto_de_lei_no_006_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_007-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_n_09_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/10/indicativo_de_lei_vereador_gilmar_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/6/projeto_de_lei_dia_municipal_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/2/requerimento_01_vereador_cleighton_portarias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/3/requerimento_01_vereador_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/4/requerimento_02_vereador_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/5/requerimento_03_vereador_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/7/requerimento_04_vereador_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/8/requerimento_05_vereador_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_06_vereador_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/11/requerimento_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento_cleighton_cidadao_honorario_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/14/projeto_de_lei_no_006_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_007-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_n_09_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/10/indicativo_de_lei_vereador_gilmar_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/6/projeto_de_lei_dia_municipal_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/2/requerimento_01_vereador_cleighton_portarias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/3/requerimento_01_vereador_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/4/requerimento_02_vereador_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/5/requerimento_03_vereador_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/7/requerimento_04_vereador_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/8/requerimento_05_vereador_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_06_vereador_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/11/requerimento_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.beneditoleite.ma.leg.br/media/sapl/public/materialegislativa/2021/13/requerimento_cleighton_cidadao_honorario_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>